--- v0 (2026-03-13)
+++ v1 (2026-05-02)
@@ -1492,50 +1492,52 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <ShortDescription xmlns="11ff315c-3d2b-4597-b144-10653ba7ad25">2018 Outage Schedule for Plant Facilities</ShortDescription>
     <MeetingDate xmlns="11ff315c-3d2b-4597-b144-10653ba7ad25">2017-09-06T07:00:00+00:00</MeetingDate>
     <CommitteeName xmlns="11ff315c-3d2b-4597-b144-10653ba7ad25">Facilities</CommitteeName>
     <ItemNo xmlns="11ff315c-3d2b-4597-b144-10653ba7ad25">06</ItemNo>
     <DocumentType xmlns="11ff315c-3d2b-4597-b144-10653ba7ad25">Meeting Material</DocumentType>
     <Completed_x0020_Date xmlns="74831135-7a96-4c30-8260-7a1db24720a3" xsi:nil="true"/>
+    <MeetingDateOriginalBackup xmlns="b81078b2-f588-4425-9f0b-4b9dcc877af2">2017-09-06T07:00:00+00:00</MeetingDateOriginalBackup>
+    <MeetingDateDateOnly xmlns="b81078b2-f588-4425-9f0b-4b9dcc877af2">2017-09-06T00:00:00+00:00</MeetingDateDateOnly>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
@@ -1552,91 +1554,97 @@
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Assembly>Microsoft.Office.DocumentManagement, Version=14.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Committee Meeting" ma:contentTypeID="0x01010047EF74F26A542A41B64A1449F9C2A5680F00DECDFF1E7DE63A44828E37E7BDD627D1" ma:contentTypeVersion="18" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="0596e5903472e8e1fb9961b246980cbe">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74831135-7a96-4c30-8260-7a1db24720a3" xmlns:ns3="11ff315c-3d2b-4597-b144-10653ba7ad25" xmlns:ns4="b81078b2-f588-4425-9f0b-4b9dcc877af2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="24abdf198c7aa46f372a8fd5d49bc7c9" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Committee Meeting" ma:contentTypeID="0x01010047EF74F26A542A41B64A1449F9C2A5680F00DECDFF1E7DE63A44828E37E7BDD627D1" ma:contentTypeVersion="24" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="7ec5c23cd58781b5f7bbfe289a548838">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74831135-7a96-4c30-8260-7a1db24720a3" xmlns:ns3="11ff315c-3d2b-4597-b144-10653ba7ad25" xmlns:ns4="b81078b2-f588-4425-9f0b-4b9dcc877af2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f90550fd56276ae4d494df0b4900e953" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="74831135-7a96-4c30-8260-7a1db24720a3"/>
     <xsd:import namespace="11ff315c-3d2b-4597-b144-10653ba7ad25"/>
     <xsd:import namespace="b81078b2-f588-4425-9f0b-4b9dcc877af2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Completed_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns3:MeetingDate" minOccurs="0"/>
                 <xsd:element ref="ns3:CommitteeName" minOccurs="0"/>
                 <xsd:element ref="ns3:ItemNo" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:ShortDescription" minOccurs="0"/>
                 <xsd:element ref="ns3:DocumentType" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns4:MeetingDateOriginalBackup" minOccurs="0"/>
+                <xsd:element ref="ns4:MeetingDateDateOnly" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74831135-7a96-4c30-8260-7a1db24720a3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Completed_x0020_Date" ma:index="8" nillable="true" ma:displayName="Completed Date" ma:default="" ma:format="DateOnly" ma:internalName="Completed_x0020_Date">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="11ff315c-3d2b-4597-b144-10653ba7ad25" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MeetingDate" ma:index="9" nillable="true" ma:displayName="Meeting Date" ma:format="DateOnly" ma:internalName="MeetingDate">
+    <xsd:element name="MeetingDate" ma:index="9" nillable="true" ma:displayName="Meeting Date (Original)" ma:format="DateOnly" ma:internalName="MeetingDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="CommitteeName" ma:index="10" nillable="true" ma:displayName="Committee Name" ma:format="Dropdown" ma:internalName="CommitteeName">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="(None)"/>
           <xsd:enumeration value="Agency Safety"/>
           <xsd:enumeration value="Compliance Management Oversight"/>
           <xsd:enumeration value="CT Safety"/>
           <xsd:enumeration value="Emergency Action Response"/>
           <xsd:enumeration value="Executive Committee"/>
           <xsd:enumeration value="Facilities"/>
           <xsd:enumeration value="Finance"/>
           <xsd:enumeration value="Geo Safety"/>
           <xsd:enumeration value="HQ Safety"/>
           <xsd:enumeration value="Hydro Safety"/>
           <xsd:enumeration value="IT Steering"/>
           <xsd:enumeration value="L&amp;R Affairs"/>
           <xsd:enumeration value="LEC Project Participant"/>
           <xsd:enumeration value="Legal"/>
           <xsd:enumeration value="Nominating Committee"/>
           <xsd:enumeration value="Pooling"/>
           <xsd:enumeration value="Public Benefits"/>
@@ -1668,50 +1676,80 @@
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b81078b2-f588-4425-9f0b-4b9dcc877af2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="14" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MeetingDateOriginalBackup" ma:index="22" nillable="true" ma:displayName="Meeting Date (Original Backup)" ma:internalName="MeetingDateOriginalBackup">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MeetingDateDateOnly" ma:index="23" nillable="true" ma:displayName="Meeting Date" ma:format="DateOnly" ma:internalName="MeetingDateDateOnly">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -1808,51 +1846,51 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="411a3a68-f266-4854-8691-f17cb30edca4"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D9CE4E0-0088-47CA-BC1F-3C12C83F02D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D713CD9-F84B-42A4-9A58-333B66C96B54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A6EAABA-E4EF-4BB3-A8B9-8C9D95E17B95}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DCCC03A-E961-4368-9081-4DB95070F820}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7E0D866-871F-4490-855D-C6ECC3FD1664}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Table 1</vt:lpstr>
     </vt:vector>